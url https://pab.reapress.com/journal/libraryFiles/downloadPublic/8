--- v0 (2025-10-20)
+++ v1 (2026-11-07)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="187" w:rightFromText="187" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="387"/>
         <w:tblOverlap w:val="never"/>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9076"/>
       </w:tblGrid>
       <w:tr w:rsidR="0002739F" w:rsidRPr="00D14B7A" w14:paraId="74BDE23F" w14:textId="77777777" w:rsidTr="006E0733">
         <w:trPr>
           <w:trHeight w:val="1413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9076" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -252,75 +252,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00D14B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">             </w:t>
             </w:r>
             <w:r w:rsidR="00C126BF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FD56F0" w:rsidRPr="00FD56F0">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pers. Art. </w:t>
-[...23 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Pers. Art. Bey.</w:t>
             </w:r>
             <w:r w:rsidR="00467536">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C126BF" w:rsidRPr="00C126BF">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>Vol. x, No. x (xx) x–x.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -427,71 +403,59 @@
       </w:tblGrid>
       <w:tr w:rsidR="0080155B" w:rsidRPr="00D14B7A" w14:paraId="63755C4A" w14:textId="77777777" w:rsidTr="00C24B1B">
         <w:trPr>
           <w:trHeight w:val="2551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9093" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31853E79" w14:textId="29AB0EF1" w:rsidR="008D02FF" w:rsidRPr="00D14B7A" w:rsidRDefault="008D02FF" w:rsidP="00F10389">
             <w:pPr>
               <w:pStyle w:val="Author"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="38" w:hanging="38"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Garamond" w:cs="XB Kayhan"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D14B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Garamond" w:cs="XB Kayhan"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>FirstName</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">FirstName, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D14B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Garamond" w:cs="XB Kayhan"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>LastName</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D14B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Garamond" w:cs="XB Kayhan"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D14B7A">
               <w:rPr>
@@ -564,85 +528,71 @@
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00D14B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Garamond" w:cs="XB Kayhan"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> , </w:t>
             </w:r>
             <w:r w:rsidRPr="00D14B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Garamond" w:cs="XB Kayhan"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D14B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Garamond" w:cs="XB Kayhan"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>FirstName</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">FirstName, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D14B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Garamond" w:cs="XB Kayhan"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>LastName</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="5FBA6BD7" w14:textId="6B70A869" w:rsidR="008D02FF" w:rsidRPr="00D14B7A" w:rsidRDefault="008D02FF" w:rsidP="00F10389">
             <w:pPr>
               <w:pStyle w:val="Author"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="38" w:hanging="38"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Garamond" w:cs="XB Kayhan"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0DC806AD" w14:textId="646BF218" w:rsidR="008D02FF" w:rsidRPr="00D14B7A" w:rsidRDefault="008D02FF" w:rsidP="00F10389">
             <w:pPr>
               <w:pStyle w:val="Affiliation"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
               <w:ind w:left="38" w:hanging="38"/>
               <w:suppressOverlap w:val="0"/>
@@ -736,167 +686,167 @@
             <w:tblPr>
               <w:tblW w:w="8083" w:type="dxa"/>
               <w:tblInd w:w="1129" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2123"/>
               <w:gridCol w:w="5960"/>
             </w:tblGrid>
             <w:tr w:rsidR="0080155B" w14:paraId="02633EF5" w14:textId="1F53613D" w:rsidTr="0080155B">
               <w:trPr>
                 <w:trHeight w:val="432"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2123" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="44184B94" w14:textId="53BBE2D4" w:rsidR="0080155B" w:rsidRPr="007B74CC" w:rsidRDefault="0080155B" w:rsidP="0032417E">
+                <w:p w14:paraId="44184B94" w14:textId="53BBE2D4" w:rsidR="0080155B" w:rsidRPr="007B74CC" w:rsidRDefault="0080155B" w:rsidP="006F7BD3">
                   <w:pPr>
                     <w:pStyle w:val="Affiliation"/>
                     <w:framePr w:wrap="around" w:y="230"/>
                     <w:spacing w:before="60"/>
                     <w:ind w:left="40"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="007B74CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Received: </w:t>
                   </w:r>
                   <w:r w:rsidR="009E64BB">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t>-----</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="5B09DF5E" w14:textId="77777777" w:rsidR="009E64BB" w:rsidRDefault="0080155B" w:rsidP="0032417E">
+                <w:p w14:paraId="5B09DF5E" w14:textId="77777777" w:rsidR="009E64BB" w:rsidRDefault="0080155B" w:rsidP="006F7BD3">
                   <w:pPr>
                     <w:pStyle w:val="Affiliation"/>
                     <w:framePr w:wrap="around" w:y="230"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="007B74CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Revised: </w:t>
                   </w:r>
                   <w:r w:rsidR="009E64BB">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t>-----</w:t>
                   </w:r>
                   <w:r w:rsidRPr="007B74CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="4075CDC1" w14:textId="34B33BCC" w:rsidR="0080155B" w:rsidRPr="0080155B" w:rsidRDefault="0080155B" w:rsidP="0032417E">
+                <w:p w14:paraId="4075CDC1" w14:textId="34B33BCC" w:rsidR="0080155B" w:rsidRPr="0080155B" w:rsidRDefault="0080155B" w:rsidP="006F7BD3">
                   <w:pPr>
                     <w:pStyle w:val="Affiliation"/>
                     <w:framePr w:wrap="around" w:y="230"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="007B74CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t>Accepted:</w:t>
                   </w:r>
                   <w:r w:rsidR="009E64BB">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t>---</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5960" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5CC61862" w14:textId="30F737A3" w:rsidR="0080155B" w:rsidRPr="0080155B" w:rsidRDefault="0080155B" w:rsidP="0032417E">
+                <w:p w14:paraId="5CC61862" w14:textId="30F737A3" w:rsidR="0080155B" w:rsidRPr="0080155B" w:rsidRDefault="0080155B" w:rsidP="006F7BD3">
                   <w:pPr>
                     <w:pStyle w:val="Affiliation"/>
                     <w:framePr w:wrap="around" w:y="230"/>
                     <w:spacing w:before="60"/>
                     <w:ind w:left="40"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                     </w:rPr>
                   </w:pPr>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00813E9C">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                     </w:rPr>
                     <w:t>LastName</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="00813E9C">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                     </w:rPr>
                     <w:t xml:space="preserve">, </w:t>
                   </w:r>
                   <w:r>
@@ -1307,59 +1257,51 @@
       <w:r w:rsidR="008D351F" w:rsidRPr="00D14B7A">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D14B7A">
         <w:t>The whole paper should be written in “</w:t>
       </w:r>
       <w:r w:rsidR="00853700" w:rsidRPr="00D14B7A">
         <w:t>Garamond</w:t>
       </w:r>
       <w:r w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve">” font </w:t>
       </w:r>
       <w:r w:rsidR="00426704" w:rsidRPr="00D14B7A">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve"> 11</w:t>
       </w:r>
       <w:r w:rsidR="00426704" w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve"> pt.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D14B7A">
-        <w:t xml:space="preserve"> Every paragraph should be justified. Line spacing at paragraphs should be multiple at 1.15 cm, and please leave </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> space between two paragraphs. Please set the paper size as A4. Leave </w:t>
+        <w:t xml:space="preserve"> Every paragraph should be justified. Line spacing at paragraphs should be multiple at 1.15 cm, and please leave one line space between two paragraphs. Please set the paper size as A4. Leave </w:t>
       </w:r>
       <w:r w:rsidR="00B63700" w:rsidRPr="00D14B7A">
         <w:t>1/75</w:t>
       </w:r>
       <w:r w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve"> cm margin at the top, </w:t>
       </w:r>
       <w:r w:rsidR="00B63700" w:rsidRPr="00D14B7A">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve"> cm margin at the bottom of the page, </w:t>
       </w:r>
       <w:r w:rsidR="00B63700" w:rsidRPr="00D14B7A">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="004A5A5D" w:rsidRPr="00D14B7A">
         <w:t>.3</w:t>
       </w:r>
       <w:r w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve"> cm on both right and left sides. Please write your paper using Microsoft Office Word.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F395FDA" w14:textId="5E3AA3E1" w:rsidR="00707D42" w:rsidRPr="00D14B7A" w:rsidRDefault="00707D42" w:rsidP="00C17453">
       <w:pPr>
@@ -2172,51 +2114,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:object w:dxaOrig="3480" w:dyaOrig="1320" w14:anchorId="3888342F">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="" style="width:174pt;height:66pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:ole="">
                   <v:imagedata r:id="rId11" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1816864925" r:id="rId12"/>
+                <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1853501472" r:id="rId12"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FCACAE2" w14:textId="77777777" w:rsidR="008A6FE0" w:rsidRPr="00D14B7A" w:rsidRDefault="008A6FE0" w:rsidP="008A6FE0">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Adobe Garamond Pro"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Adobe Garamond Pro"/>
@@ -2231,54 +2173,54 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="628EA9E2" w14:textId="4C29F5AE" w:rsidR="00CC23FD" w:rsidRPr="00D14B7A" w:rsidRDefault="008A6FE0" w:rsidP="003D43AD">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
       </w:pPr>
       <w:r w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve">Where </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="707AD7F3" w14:textId="4C57E48B" w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A" w:rsidRDefault="00AB10AC" w:rsidP="003D43AD">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC3180">
         <w:rPr>
           <w:noProof/>
           <w:position w:val="-8"/>
         </w:rPr>
         <w:object w:dxaOrig="1260" w:dyaOrig="260" w14:anchorId="2F38B3EA">
-          <v:shape id="_x0000_i1026" type="#_x0000_t75" alt="" style="width:63pt;height:13.5pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:ole="">
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" alt="" style="width:63pt;height:13.2pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:ole="">
             <v:imagedata r:id="rId13" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1816864926" r:id="rId14"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1853501473" r:id="rId14"/>
         </w:object>
       </w:r>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A">
         <w:t>, and b is a number greater than 1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33BB6796" w14:textId="563FC147" w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A" w:rsidRDefault="00FC1F0A" w:rsidP="001812AF">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
       </w:pPr>
       <w:r w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve">Be sure that the symbols in your equation have been defined before the equation appears or immediately following. Each equation </w:t>
       </w:r>
       <w:r w:rsidR="001812AF" w:rsidRPr="00D14B7A">
         <w:t>should</w:t>
       </w:r>
       <w:r w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve"> be written by </w:t>
       </w:r>
       <w:r w:rsidR="00C40F9F" w:rsidRPr="00D14B7A">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">MathType </w:t>
       </w:r>
@@ -2531,60 +2473,60 @@
         <w:pStyle w:val="BODY0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:ind w:left="993" w:right="966"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00D14B7A">
         <w:t>Please consider the steps below:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B578474" w14:textId="6081F0A5" w:rsidR="00BD5755" w:rsidRPr="00BD5755" w:rsidRDefault="00BD5755" w:rsidP="00BD5755">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:ind w:left="993" w:right="966"/>
       </w:pPr>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD5755">
         <w:t xml:space="preserve">nstall Mendeley (version 1.19.8), register, and log in. Open the Mendeley program, go to View -&gt; Citation Style -&gt; Get More Styles. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk163727093"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk163727093"/>
       <w:r w:rsidRPr="00BD5755">
         <w:t xml:space="preserve">Copy and paste the following link: </w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_Hlk163727150"/>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk163727150"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00BD5755">
         <w:t>"</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00BD5755">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00BD5755">
         <w:instrText>HYPERLINK "https://csl.mendeley.com/styles/699351941/REA"</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00BD5755">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00BD5755">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>https://csl.mendeley.com/styles/699351941/REA</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD5755">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00BD5755">
         <w:t>" into the "Download Style" box, then proceed to download it. Once done, click 'Done'.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47812C62" w14:textId="77777777" w:rsidR="00BD5755" w:rsidRPr="00BD5755" w:rsidRDefault="00BD5755" w:rsidP="00BD5755">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
@@ -3114,77 +3056,77 @@
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006173C9" w:rsidRPr="00D14B7A" w:rsidSect="00F211F1">
       <w:headerReference w:type="even" r:id="rId22"/>
       <w:headerReference w:type="default" r:id="rId23"/>
       <w:footerReference w:type="even" r:id="rId24"/>
       <w:footerReference w:type="default" r:id="rId25"/>
       <w:headerReference w:type="first" r:id="rId26"/>
       <w:footerReference w:type="first" r:id="rId27"/>
       <w:footnotePr>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="1021" w:right="737" w:bottom="1021" w:left="737" w:header="850" w:footer="624" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E8308EA" w14:textId="77777777" w:rsidR="00004F47" w:rsidRPr="00FE73CA" w:rsidRDefault="00004F47" w:rsidP="00FA44F9">
+    <w:p w14:paraId="73A7BB31" w14:textId="77777777" w:rsidR="00284B3B" w:rsidRPr="00FE73CA" w:rsidRDefault="00284B3B" w:rsidP="00FA44F9">
       <w:r w:rsidRPr="00FE73CA">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C4C835E" w14:textId="77777777" w:rsidR="00004F47" w:rsidRPr="00FE73CA" w:rsidRDefault="00004F47" w:rsidP="00FA44F9">
+    <w:p w14:paraId="1E532DC6" w14:textId="77777777" w:rsidR="00284B3B" w:rsidRPr="00FE73CA" w:rsidRDefault="00284B3B" w:rsidP="00FA44F9">
       <w:r w:rsidRPr="00FE73CA">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0284E903" w14:textId="77777777" w:rsidR="00004F47" w:rsidRDefault="00004F47">
+    <w:p w14:paraId="0D9565CB" w14:textId="77777777" w:rsidR="00284B3B" w:rsidRDefault="00284B3B">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Zar">
     <w:altName w:val="Courier New"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -3194,119 +3136,119 @@
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Nazanin">
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IRLotus">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Gurmukhi">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00020003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="XB Kayhan">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000051" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Lotus">
     <w:altName w:val="Arial"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IRTitr">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IRNazanin">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="21002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Compset">
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
-    <w:panose1 w:val="02020803070505020304"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="2  Mitra">
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
@@ -3360,50 +3302,51 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Thames New">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mitra">
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Mitra">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Garamond Pro Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Perpetua">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Eras Bold ITC">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -3444,137 +3387,133 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2CB0AAC9" w14:textId="2DACC4AD" w:rsidR="00E116FE" w:rsidRPr="00C91519" w:rsidRDefault="00E116FE" w:rsidP="007B74CC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:before="100" w:afterAutospacing="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="25"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="6DD70B4B" w14:textId="410E764D" w:rsidR="00E116FE" w:rsidRPr="00C91519" w:rsidRDefault="00E116FE" w:rsidP="00C62754">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:before="100" w:after="120" w:afterAutospacing="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2F50F4AC" w14:textId="51891BE8" w:rsidR="009F36F0" w:rsidRPr="00E86428" w:rsidRDefault="00C62754" w:rsidP="00C62754">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:bidi w:val="0"/>
       <w:spacing w:before="240" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       <w:ind w:left="426" w:right="427"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:color w:val="auto"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:bidi="fa-IR"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E86428">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251800576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3375412C" wp14:editId="068A3C29">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251800576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3375412C" wp14:editId="6162582A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>327158</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>165100</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="142240" cy="143510"/>
           <wp:effectExtent l="0" t="0" r="0" b="8890"/>
           <wp:wrapNone/>
-          <wp:docPr id="11" name="Picture 11" descr="C:\Users\imeni\Desktop\ایکون ایمیل2.png">
-[...1 lines deleted...]
-          </wp:docPr>
+          <wp:docPr id="11" name="Picture 11" descr="C:\Users\imeni\Desktop\ایکون ایمیل2.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="7" name="Picture 7" descr="C:\Users\imeni\Desktop\ایکون ایمیل2.png">
-[...1 lines deleted...]
-                  </pic:cNvPr>
+                  <pic:cNvPr id="11" name="Picture 11" descr="C:\Users\imeni\Desktop\ایکون ایمیل2.png"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2" cstate="print">
+                  <a:blip r:embed="rId1" cstate="print">
                     <a:duotone>
                       <a:schemeClr val="accent3">
                         <a:shade val="45000"/>
                         <a:satMod val="135000"/>
                       </a:schemeClr>
                       <a:prstClr val="white"/>
                     </a:duotone>
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="142240" cy="143510"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
@@ -3688,51 +3627,51 @@
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251801600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="479D0E07" wp14:editId="327B4478">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>318770</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>5715</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="153670" cy="153670"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Picture 12"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="55" name="DOI_logo.svg.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId3" cstate="print">
+                  <a:blip r:embed="rId2" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="153670" cy="153670"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
@@ -3806,51 +3745,51 @@
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251802624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="554358CA" wp14:editId="7AEDC846">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>318770</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>74818</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="330835" cy="165100"/>
           <wp:effectExtent l="0" t="0" r="0" b="6350"/>
           <wp:wrapNone/>
           <wp:docPr id="15" name="Picture 15"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="63" name="cc-by.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId4" cstate="print">
+                  <a:blip r:embed="rId3" cstate="print">
                     <a:duotone>
                       <a:prstClr val="black"/>
                       <a:schemeClr val="accent3">
                         <a:tint val="45000"/>
                         <a:satMod val="400000"/>
                       </a:schemeClr>
                     </a:duotone>
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="330835" cy="165100"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
@@ -3889,93 +3828,88 @@
       <w:t xml:space="preserve">. </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidR="000E04F6" w:rsidRPr="00E531BF">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>This  article</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidR="000E04F6" w:rsidRPr="00E531BF">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> is an open access article distributed under the terms and conditions of the Creative Commons Attribution (CC BY) license (http://creativecommons.org/licenses/by/4.0).</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16C1094C" w14:textId="77777777" w:rsidR="00004F47" w:rsidRPr="00FE73CA" w:rsidRDefault="00004F47" w:rsidP="00FA44F9">
+    <w:p w14:paraId="6C7340B2" w14:textId="77777777" w:rsidR="00284B3B" w:rsidRPr="00FE73CA" w:rsidRDefault="00284B3B" w:rsidP="00FA44F9">
       <w:pPr>
         <w:bidi w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE73CA">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1ED9E4E2" w14:textId="77777777" w:rsidR="00004F47" w:rsidRPr="00FE73CA" w:rsidRDefault="00004F47" w:rsidP="00FA44F9">
+    <w:p w14:paraId="57FC9C7B" w14:textId="77777777" w:rsidR="00284B3B" w:rsidRPr="00FE73CA" w:rsidRDefault="00284B3B" w:rsidP="00FA44F9">
       <w:r w:rsidRPr="00FE73CA">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="170FCF89" w14:textId="77777777" w:rsidR="00004F47" w:rsidRPr="00FE73CA" w:rsidRDefault="00004F47" w:rsidP="00FA44F9"/>
+    <w:p w14:paraId="15D84604" w14:textId="77777777" w:rsidR="00284B3B" w:rsidRPr="00FE73CA" w:rsidRDefault="00284B3B" w:rsidP="00FA44F9"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rtl/>
       </w:rPr>
       <w:id w:val="-1200926988"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="30B67E5E" w14:textId="2F051EFE" w:rsidR="00731FEA" w:rsidRDefault="00731FEA" w:rsidP="00C1356F">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:framePr w:w="1308" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="text" w:hAnchor="page" w:x="9827" w:y="2"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00C1356F">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00C1356F">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
@@ -4022,78 +3956,77 @@
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:tab/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="06468B28" w14:textId="2553761E" w:rsidR="00FF649C" w:rsidRPr="00FF649C" w:rsidRDefault="00004F47" w:rsidP="00690F51">
+  <w:p w14:paraId="06468B28" w14:textId="2553761E" w:rsidR="00FF649C" w:rsidRPr="00FF649C" w:rsidRDefault="00000000" w:rsidP="00690F51">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
       </w:pBdr>
       <w:bidi w:val="0"/>
       <w:ind w:firstLine="142"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
         <w:lang w:bidi="fa-IR"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1120882926"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Margins)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent/>
     </w:sdt>
     <w:r w:rsidR="00FF649C" w:rsidRPr="000E04F6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00FF649C" w:rsidRPr="00C1356F">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Pape</w:t>
     </w:r>
     <w:r w:rsidR="00731FEA" w:rsidRPr="00C1356F">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
@@ -4121,63 +4054,62 @@
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>t</w:t>
     </w:r>
     <w:r w:rsidR="00FF649C" w:rsidRPr="00C1356F">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>itle</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rtl/>
       </w:rPr>
       <w:id w:val="-2085369241"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="34E26AB8" w14:textId="201A92D6" w:rsidR="00690F51" w:rsidRPr="00690F51" w:rsidRDefault="00690F51" w:rsidP="00690F51">
         <w:pPr>
           <w:framePr w:w="1308" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="text" w:hAnchor="page" w:x="715" w:y="-73"/>
           <w:tabs>
             <w:tab w:val="center" w:pos="4680"/>
             <w:tab w:val="right" w:pos="9360"/>
           </w:tabs>
           <w:spacing w:before="0" w:after="0"/>
         </w:pPr>
         <w:r w:rsidRPr="00690F51">
           <w:rPr>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00690F51">
           <w:rPr>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
             <w:b/>
@@ -4211,79 +4143,78 @@
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidRPr="00690F51">
           <w:rPr>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidRPr="00690F51">
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="00690F51">
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="00690F51">
           <w:tab/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="6D24D68E" w14:textId="0A7C52E5" w:rsidR="00690F51" w:rsidRPr="00690F51" w:rsidRDefault="00004F47" w:rsidP="00690F51">
+  <w:p w14:paraId="6D24D68E" w14:textId="0A7C52E5" w:rsidR="00690F51" w:rsidRPr="00690F51" w:rsidRDefault="00000000" w:rsidP="00690F51">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
       </w:pBdr>
       <w:bidi w:val="0"/>
       <w:ind w:firstLine="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
         <w:lang w:bidi="fa-IR"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1230566990"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Margins)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent/>
     </w:sdt>
     <w:r w:rsidR="00690F51" w:rsidRPr="00690F51">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00690F51" w:rsidRPr="00690F51">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Author's </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="00690F51" w:rsidRPr="00690F51">
       <w:rPr>
@@ -4295,114 +4226,90 @@
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>LastName|</w:t>
     </w:r>
     <w:r w:rsidR="00FD56F0" w:rsidRPr="00FD56F0">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Pers</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="00FD56F0" w:rsidRPr="00FD56F0">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">. Art. </w:t>
-[...23 lines deleted...]
-      <w:t>.</w:t>
+      <w:t>. Art. Bey.</w:t>
     </w:r>
     <w:r w:rsidR="00467536">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00690F51" w:rsidRPr="00690F51">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>X(x) (xx) x-x</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="521BFA12" w14:textId="77777777" w:rsidR="00FD56F0" w:rsidRDefault="00FD56F0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FE6656B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="100C53BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D152D9A8"/>
     <w:lvl w:ilvl="0" w:tplc="8814F406">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -6907,143 +6814,144 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D14000D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1489327242">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1667780580">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="675881072">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1730836324">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1119109281">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="828325792">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="296685172">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="20279732">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1221552219">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1764913880">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1852522935">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="221987654">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="425080127">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1562324914">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1193574126">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1098060680">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1620840017">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="2082411174">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1756437328">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2NjQ3MjQ1MTKzMDMyNrVQ0lEKTi0uzszPAykwqgUA92S0hywAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00514B36"/>
     <w:rsid w:val="00000C1A"/>
     <w:rsid w:val="00001F81"/>
     <w:rsid w:val="00002397"/>
     <w:rsid w:val="00003257"/>
     <w:rsid w:val="000034A1"/>
     <w:rsid w:val="00004F47"/>
     <w:rsid w:val="00006005"/>
     <w:rsid w:val="000102A5"/>
     <w:rsid w:val="00011001"/>
     <w:rsid w:val="0001623C"/>
     <w:rsid w:val="00020DE9"/>
     <w:rsid w:val="000252C5"/>
     <w:rsid w:val="0002739F"/>
     <w:rsid w:val="00027916"/>
     <w:rsid w:val="00027C56"/>
     <w:rsid w:val="000301E6"/>
     <w:rsid w:val="00030D5E"/>
     <w:rsid w:val="00030F79"/>
@@ -7219,50 +7127,51 @@
     <w:rsid w:val="00235EF6"/>
     <w:rsid w:val="0023689B"/>
     <w:rsid w:val="00237501"/>
     <w:rsid w:val="002408B6"/>
     <w:rsid w:val="002421F8"/>
     <w:rsid w:val="00242737"/>
     <w:rsid w:val="002438D9"/>
     <w:rsid w:val="002439D5"/>
     <w:rsid w:val="00245D2E"/>
     <w:rsid w:val="00247F09"/>
     <w:rsid w:val="00251D34"/>
     <w:rsid w:val="00252363"/>
     <w:rsid w:val="00255D88"/>
     <w:rsid w:val="00261788"/>
     <w:rsid w:val="0026770D"/>
     <w:rsid w:val="00267BCF"/>
     <w:rsid w:val="00270627"/>
     <w:rsid w:val="00270A25"/>
     <w:rsid w:val="002718B3"/>
     <w:rsid w:val="00274E05"/>
     <w:rsid w:val="0027565A"/>
     <w:rsid w:val="00276084"/>
     <w:rsid w:val="00277820"/>
     <w:rsid w:val="00282445"/>
     <w:rsid w:val="00284419"/>
+    <w:rsid w:val="00284B3B"/>
     <w:rsid w:val="00285BD3"/>
     <w:rsid w:val="00286103"/>
     <w:rsid w:val="00286F12"/>
     <w:rsid w:val="00292A9A"/>
     <w:rsid w:val="00294B70"/>
     <w:rsid w:val="002A4E11"/>
     <w:rsid w:val="002A5D52"/>
     <w:rsid w:val="002B0791"/>
     <w:rsid w:val="002B2846"/>
     <w:rsid w:val="002B4A70"/>
     <w:rsid w:val="002B5067"/>
     <w:rsid w:val="002B52A4"/>
     <w:rsid w:val="002B6E44"/>
     <w:rsid w:val="002B79B9"/>
     <w:rsid w:val="002C1ECD"/>
     <w:rsid w:val="002C243A"/>
     <w:rsid w:val="002C4FC4"/>
     <w:rsid w:val="002C5B06"/>
     <w:rsid w:val="002D24CD"/>
     <w:rsid w:val="002D2FCA"/>
     <w:rsid w:val="002D4952"/>
     <w:rsid w:val="002D4A1A"/>
     <w:rsid w:val="002D62D7"/>
     <w:rsid w:val="002D63B7"/>
     <w:rsid w:val="002D739A"/>
@@ -7425,50 +7334,51 @@
     <w:rsid w:val="004D1FF4"/>
     <w:rsid w:val="004E0EBF"/>
     <w:rsid w:val="004E39F0"/>
     <w:rsid w:val="004E7805"/>
     <w:rsid w:val="004F1D26"/>
     <w:rsid w:val="004F358A"/>
     <w:rsid w:val="004F515E"/>
     <w:rsid w:val="004F5B01"/>
     <w:rsid w:val="004F7422"/>
     <w:rsid w:val="004F7E2D"/>
     <w:rsid w:val="0050005A"/>
     <w:rsid w:val="0050447C"/>
     <w:rsid w:val="005047D9"/>
     <w:rsid w:val="00504B9E"/>
     <w:rsid w:val="00504D26"/>
     <w:rsid w:val="00504E03"/>
     <w:rsid w:val="00506345"/>
     <w:rsid w:val="005065E3"/>
     <w:rsid w:val="00510573"/>
     <w:rsid w:val="0051090C"/>
     <w:rsid w:val="005115E7"/>
     <w:rsid w:val="00514188"/>
     <w:rsid w:val="00514517"/>
     <w:rsid w:val="00514B36"/>
     <w:rsid w:val="0051574F"/>
+    <w:rsid w:val="005202C7"/>
     <w:rsid w:val="00523402"/>
     <w:rsid w:val="00531035"/>
     <w:rsid w:val="00533B97"/>
     <w:rsid w:val="00534079"/>
     <w:rsid w:val="005359DA"/>
     <w:rsid w:val="00535B35"/>
     <w:rsid w:val="0054184F"/>
     <w:rsid w:val="00541E87"/>
     <w:rsid w:val="005428C2"/>
     <w:rsid w:val="005454B5"/>
     <w:rsid w:val="00545D2A"/>
     <w:rsid w:val="00546368"/>
     <w:rsid w:val="005475BA"/>
     <w:rsid w:val="0055068D"/>
     <w:rsid w:val="00551681"/>
     <w:rsid w:val="00551C29"/>
     <w:rsid w:val="00552F2F"/>
     <w:rsid w:val="005540F7"/>
     <w:rsid w:val="00555613"/>
     <w:rsid w:val="00556771"/>
     <w:rsid w:val="00557697"/>
     <w:rsid w:val="00560064"/>
     <w:rsid w:val="00561145"/>
     <w:rsid w:val="00563A79"/>
     <w:rsid w:val="00564001"/>
@@ -7593,50 +7503,51 @@
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A341B"/>
     <w:rsid w:val="006A6503"/>
     <w:rsid w:val="006B28FD"/>
     <w:rsid w:val="006B3992"/>
     <w:rsid w:val="006B3D69"/>
     <w:rsid w:val="006B51C9"/>
     <w:rsid w:val="006B5CAA"/>
     <w:rsid w:val="006C033C"/>
     <w:rsid w:val="006C3DD5"/>
     <w:rsid w:val="006C6CA0"/>
     <w:rsid w:val="006C75A0"/>
     <w:rsid w:val="006D2CCB"/>
     <w:rsid w:val="006D3592"/>
     <w:rsid w:val="006D6661"/>
     <w:rsid w:val="006D6870"/>
     <w:rsid w:val="006E0733"/>
     <w:rsid w:val="006E3238"/>
     <w:rsid w:val="006E58E8"/>
     <w:rsid w:val="006F014A"/>
     <w:rsid w:val="006F01F8"/>
     <w:rsid w:val="006F142B"/>
     <w:rsid w:val="006F64AA"/>
     <w:rsid w:val="006F714D"/>
     <w:rsid w:val="006F761C"/>
+    <w:rsid w:val="006F7BD3"/>
     <w:rsid w:val="006F7E6C"/>
     <w:rsid w:val="006F7FC0"/>
     <w:rsid w:val="00704250"/>
     <w:rsid w:val="0070608A"/>
     <w:rsid w:val="00706433"/>
     <w:rsid w:val="0070685B"/>
     <w:rsid w:val="00707D42"/>
     <w:rsid w:val="00713A80"/>
     <w:rsid w:val="00713D5F"/>
     <w:rsid w:val="0071451D"/>
     <w:rsid w:val="00715F6C"/>
     <w:rsid w:val="007172D9"/>
     <w:rsid w:val="0071759A"/>
     <w:rsid w:val="00717968"/>
     <w:rsid w:val="00717BEB"/>
     <w:rsid w:val="00720E0F"/>
     <w:rsid w:val="00721316"/>
     <w:rsid w:val="00721DF2"/>
     <w:rsid w:val="00723192"/>
     <w:rsid w:val="0072374A"/>
     <w:rsid w:val="00724974"/>
     <w:rsid w:val="007302DE"/>
     <w:rsid w:val="00730D4F"/>
     <w:rsid w:val="0073110E"/>
     <w:rsid w:val="00731B96"/>
@@ -8308,50 +8219,51 @@
     <w:rsid w:val="00EF51BE"/>
     <w:rsid w:val="00EF54BF"/>
     <w:rsid w:val="00EF72A2"/>
     <w:rsid w:val="00EF7F16"/>
     <w:rsid w:val="00F0114B"/>
     <w:rsid w:val="00F0287A"/>
     <w:rsid w:val="00F02B41"/>
     <w:rsid w:val="00F03118"/>
     <w:rsid w:val="00F0469F"/>
     <w:rsid w:val="00F10389"/>
     <w:rsid w:val="00F161CD"/>
     <w:rsid w:val="00F20B5E"/>
     <w:rsid w:val="00F211F1"/>
     <w:rsid w:val="00F2181B"/>
     <w:rsid w:val="00F221BC"/>
     <w:rsid w:val="00F313FC"/>
     <w:rsid w:val="00F33B62"/>
     <w:rsid w:val="00F35C9A"/>
     <w:rsid w:val="00F35F62"/>
     <w:rsid w:val="00F376AD"/>
     <w:rsid w:val="00F422E9"/>
     <w:rsid w:val="00F433FC"/>
     <w:rsid w:val="00F458D7"/>
     <w:rsid w:val="00F51409"/>
     <w:rsid w:val="00F534D4"/>
+    <w:rsid w:val="00F54BA7"/>
     <w:rsid w:val="00F5601C"/>
     <w:rsid w:val="00F57F1E"/>
     <w:rsid w:val="00F57FD5"/>
     <w:rsid w:val="00F6069B"/>
     <w:rsid w:val="00F60EAF"/>
     <w:rsid w:val="00F622AA"/>
     <w:rsid w:val="00F62B5D"/>
     <w:rsid w:val="00F63011"/>
     <w:rsid w:val="00F661A9"/>
     <w:rsid w:val="00F66266"/>
     <w:rsid w:val="00F738EB"/>
     <w:rsid w:val="00F7412A"/>
     <w:rsid w:val="00F7492E"/>
     <w:rsid w:val="00F750F5"/>
     <w:rsid w:val="00F754CE"/>
     <w:rsid w:val="00F763F8"/>
     <w:rsid w:val="00F835E7"/>
     <w:rsid w:val="00F85582"/>
     <w:rsid w:val="00F86423"/>
     <w:rsid w:val="00F93781"/>
     <w:rsid w:val="00F96DFB"/>
     <w:rsid w:val="00FA0AEC"/>
     <w:rsid w:val="00FA165C"/>
     <w:rsid w:val="00FA2BCF"/>
     <w:rsid w:val="00FA3779"/>
@@ -8377,84 +8289,84 @@
     <w:rsid w:val="00FE7F6A"/>
     <w:rsid w:val="00FF2BA4"/>
     <w:rsid w:val="00FF3614"/>
     <w:rsid w:val="00FF3C31"/>
     <w:rsid w:val="00FF3D97"/>
     <w:rsid w:val="00FF649C"/>
     <w:rsid w:val="00FF78BE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="065ED9A7"/>
   <w15:docId w15:val="{74060BC5-086E-4377-97FB-618A1A1C8488}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:bidi/>
         <w:spacing w:before="480" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="720" w:right="720" w:firstLine="432"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8782,50 +8694,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:aliases w:val="متن"/>
     <w:rsid w:val="00AD2AC2"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="567" w:right="567" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Adobe Gurmukhi" w:hAnsi="Adobe Gurmukhi" w:cs="XB Kayhan"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Heading 11,Heading 1 Char Char Char Char Char Char Char,Heading 1 Char Char Char Char Char Char"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:rsid w:val="00153223"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
@@ -20189,52 +20106,52 @@
       <w:bCs/>
       <w:noProof/>
       <w:color w:val="1F3864" w:themeColor="accent5" w:themeShade="80"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B97DEE"/>
     <w:pPr>
       <w:bidi w:val="0"/>
       <w:spacing w:before="0" w:after="0" w:afterAutospacing="0"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Adobe Gurmukhi" w:hAnsi="Adobe Gurmukhi" w:cs="XB Kayhan"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention2">
+    <w:name w:val="Unresolved Mention2"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00645594"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="PlainTable4">
     <w:name w:val="Plain Table 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="44"/>
     <w:rsid w:val="00274E05"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
@@ -20254,51 +20171,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="103235810">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="178391185">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -21015,51 +20932,51 @@
     <w:div w:id="2112122237">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csl.mendeley.com/styles/699351941/REA" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.nasm.org/workout-and-nutrition-timing" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/10QZBS_E66Z4UTNdP5GhoR5dfsaGe2Jvw/view?usp=sharing" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1uurtjew-arbqOY2Gz9phWYqzR_ssl7F1/view?usp=sharing" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-76810-6_3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/18RGWXRr_r2tx6CpUg9c6uV0-S1X9Iu4X/view?usp=sharing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.engstruct.2016.01.033" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dastam66@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -21433,75 +21350,75 @@
         </b:NameList>
       </b:Author>
     </b:Author>
     <b:Title>Complexity, uncertainty and mental models: From a paradigm of regulation to a paradigm of emergence in project management</b:Title>
     <b:JournalName>International Journal of Project Management</b:JournalName>
     <b:Year>2017</b:Year>
     <b:Pages>184-197</b:Pages>
     <b:RefOrder>6</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C089379E-1B3E-42C1-9D83-1187404ADFDC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1496</Words>
-  <Characters>8532</Characters>
+  <Words>1495</Words>
+  <Characters>8527</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>71</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10008</CharactersWithSpaces>
+  <CharactersWithSpaces>10002</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Javad Pourqasem</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>7e71c5619c3c4600e8e31e7c348f8bb87d5a828ad041c5bd0c961c94f7cebee1</vt:lpwstr>